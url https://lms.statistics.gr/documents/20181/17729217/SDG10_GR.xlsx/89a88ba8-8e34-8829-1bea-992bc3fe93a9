--- v0 (2025-11-02)
+++ v1 (2026-07-11)
@@ -1,146 +1,140 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28730"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="J:\A32\SDGs\Internet\Internet May 2025\Νέοι\προς έγκριση από κ Κασάπη\προς Στάμου\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="J:\A32\SDGs\Internet\Internet April 2026\Προς Ζέτα\απο Ζέτα\Προς Νατάσα Στάμου\προς έγκριση\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E9F88979-4848-49A8-9849-DA0522D84514}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C9C32A2E-F883-4543-886F-B9DFAC68AAC6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{59B056E4-989A-49A2-A674-B1F827518946}"/>
   </bookViews>
   <sheets>
     <sheet name="ΣΒΑ10 " sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'ΣΒΑ10 '!$A$1:$W$18</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'ΣΒΑ10 '!$A$1:$X$18</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="51" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="34">
   <si>
     <t>Στόχος 10. Μειώνουμε την ανισότητα εντός και μεταξύ των χωρών</t>
   </si>
   <si>
     <t>Στόχος</t>
   </si>
   <si>
     <t>Δείκτης</t>
   </si>
   <si>
     <t>Σχόλια</t>
   </si>
   <si>
     <t>Βάση δεδομένων</t>
   </si>
   <si>
     <t>Σύνδεσμοι</t>
   </si>
   <si>
     <t>C100101</t>
   </si>
   <si>
     <t>10.1  Έως το 2030, προοδευτική επίτευξη και διατήρηση της αύξησης του εισοδήματος για το κατώτερο 40% του πληθυσμού με ρυθμό υψηλότερο του μέσου εθνικού.</t>
   </si>
   <si>
     <t>10.1.1 Ρυθμός ανάπτυξης των δαπανών των νοικοκυριών ή του κατά κεφαλήν εισοδήματος μεταξύ του κατώτατου  40% του  πληθυσμού και επί του συνολικού πληθυσμού (%)</t>
   </si>
   <si>
     <t>ΕΛΣΤΑΤ</t>
   </si>
   <si>
     <t>SILC</t>
   </si>
   <si>
     <t>EUROSTAT - Λιγότερες ανισότητες</t>
   </si>
   <si>
     <t>sdg_10_10</t>
   </si>
   <si>
     <t>Βάση Δεδομένων Eurostat</t>
   </si>
   <si>
-    <t>sdg_10_20</t>
-[...1 lines deleted...]
-  <si>
     <t>sdg_10_30</t>
   </si>
   <si>
     <t>sdg_10_41</t>
   </si>
   <si>
     <t>Κατανομή εισοδήματος</t>
   </si>
   <si>
     <t>sdg_10_50</t>
-  </si>
-[...1 lines deleted...]
-    <t>Μερίδιο εισοδήματος του κατώτατου 40% του πληθυσμού -% του εισοδήματος</t>
   </si>
   <si>
     <t>*  = Προσωρινά στοιχεία.</t>
   </si>
   <si>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="161"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">(1) </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="161"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">Οι κωδικοί των δεικτών αναπτύχθηκαν από τη Στατιστική Υπηρεσία των Ηνωμένων Εθνών (UNSD) για μεταφορά δεδομένων, εντοπισμό και άλλους στατιστικούς σκοπούς. </t>
@@ -149,66 +143,51 @@
   <si>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="161"/>
         <scheme val="minor"/>
       </rPr>
       <t>(2)</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> Δεδομένα από τη βάση δεδομένων της Eurostat (πηγή: ΕΛΣΤΑΤ και Ελληνικό Στατιστικό Σύστημα). </t>
     </r>
   </si>
   <si>
-    <t>Προσαρμοσμένο  κατά κεφαλήν ακαθάριστο διαθέσιμο εισόδημα των νοικοκυριών (σε PPS)</t>
-[...1 lines deleted...]
-  <si>
     <t>Κατά κεφαλήν ΑΕΠ προσαρμοσμένο στην αγοραστική δύναμη (σε PPS)</t>
-  </si>
-[...10 lines deleted...]
-    <t>*19.520</t>
   </si>
   <si>
     <r>
       <t>UNSD Κωδικός Δείκτη</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>(1)</t>
     </r>
   </si>
   <si>
     <r>
       <t>Eurostat</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
@@ -250,90 +229,99 @@
   </si>
   <si>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>(4)</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> Για την καλύτερη αποτύπωση της οικονομικής ανισότητας χρησιμοποιείται συμπληρωματικά ο δείκτης άνισης κατανομής εισοδήματος (συντελεστής Gini), ο οποίος δεν επηρεάζεται από τις ακραίες τιμές της κατανομής του εισοδήματος και ορίζεται ως ο λόγος των αθροιστικών μεριδίων του πληθυσμού, κατανεμημένου ανάλογα με το ύψος του εισοδήματος, προς το αθροιστικό μερίδιο του συνολικού εισοδήματος όλου του πληθυσμού.</t>
     </r>
   </si>
   <si>
-    <t>Τελευταία ενημέρωση: 9/5/2025</t>
-[...4 lines deleted...]
-  <si>
     <t>Σχετικό διάμεσο χάσμα κινδύνου φτώχειας -% απόσταση από το κατώφλι της φτώχειας</t>
   </si>
   <si>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">(3) </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Ο δείκτης κατανομής εισοδήματος (S80/S20) σε πεμπτημόρια εισοδήματος μετρά τη σχετική ανισότητα στη διανομή του εισοδήματος, συγκρίνει το ισοδύναμο διαθέσιμο εισόδημα που κατέχει το 20% των πλουσιότερων ατόμων με αυτό που κατέχει το 20% των φτωχότερων και επηρεάζεται από τις ακραίες τιμές της κατανομής του εισοδήματος.</t>
     </r>
   </si>
+  <si>
+    <t xml:space="preserve">Τελευταία ενημέρωση: </t>
+  </si>
+  <si>
+    <t>*26.300</t>
+  </si>
+  <si>
+    <t>*27.400</t>
+  </si>
+  <si>
+    <t>*28.500</t>
+  </si>
+  <si>
+    <t>Μερίδιο εισοδήματος του κατώτατου 40% του πληθυσμού -% του εθνικού ισοδύναμου διαθέσιμου εισοδήματος</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
-  <fonts count="21" x14ac:knownFonts="1">
+  <fonts count="22" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="161"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="161"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
@@ -445,50 +433,58 @@
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
+    <font>
+      <strike/>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="15">
     <border>
       <left/>
       <right/>
@@ -672,51 +668,51 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="56">
+  <cellXfs count="57">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
@@ -754,86 +750,85 @@
     <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="3" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="3" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="2" fontId="7" fillId="3" borderId="11" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="2" fontId="7" fillId="3" borderId="12" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="3" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="7" fillId="3" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="7" fillId="3" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="7" fillId="3" borderId="11" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="17" fillId="3" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="14" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -851,91 +846,91 @@
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Κανονικό" xfId="0" builtinId="0"/>
     <cellStyle name="Κανονικό 3" xfId="2" xr:uid="{1D17FE57-4747-4DED-AF32-8B8AD97FC3D2}"/>
     <cellStyle name="Υπερ-σύνδεση" xfId="1" builtinId="8"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Θέμα Office 2013 - 2022">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Θέμα του Office">
   <a:themeElements>
-    <a:clrScheme name="Office 2013 - 2022">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2013 - 2022">
+    <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -997,51 +992,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2013 - 2022">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -1139,116 +1134,117 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.statistics.gr/el/statistics/-/publication/SFA10" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/web/sdi/database" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.statistics.gr/el/statistics/-/publication/SFA10" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.statistics.gr/el/statistics/-/publication/SFA10" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/web/sdi/database" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.statistics.gr/el/statistics/-/publication/SFA10" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.statistics.gr/el/statistics/-/publication/SFA10" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.statistics.gr/el/statistics/-/publication/SFA10" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.statistics.gr/el/statistics/-/publication/SFA10" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.statistics.gr/el/statistics/-/publication/SFA10" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/web/sdi/database" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.statistics.gr/el/statistics/-/publication/SFA10" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.statistics.gr/el/statistics/-/publication/SFA10" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4E01ACDD-94D5-471C-8C92-406F2A25AA70}">
   <sheetPr>
     <tabColor rgb="FFFFC000"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:Y145"/>
+  <dimension ref="A1:Z144"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="80" workbookViewId="0">
-      <selection activeCell="A16" sqref="A16:U16"/>
+    <sheetView tabSelected="1" zoomScale="86" zoomScaleNormal="86" zoomScaleSheetLayoutView="80" workbookViewId="0">
+      <selection activeCell="D13" sqref="D13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="18.7109375" customWidth="1"/>
     <col min="2" max="2" width="38.42578125" customWidth="1"/>
     <col min="3" max="3" width="26.5703125" customWidth="1"/>
     <col min="4" max="4" width="17.7109375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="16.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="10.28515625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="9.42578125" customWidth="1"/>
     <col min="15" max="19" width="9.5703125" customWidth="1"/>
-    <col min="20" max="20" width="11.5703125" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="22" max="22" width="15.85546875" customWidth="1"/>
+    <col min="20" max="21" width="11.5703125" customWidth="1"/>
+    <col min="22" max="22" width="12.85546875" customWidth="1"/>
+    <col min="23" max="23" width="15.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25" s="1" customFormat="1" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="46" t="s">
+    <row r="1" spans="1:26" s="1" customFormat="1" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="47" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="47"/>
-[...21 lines deleted...]
-    <row r="2" spans="1:25" ht="27.75" x14ac:dyDescent="0.25">
+      <c r="B1" s="48"/>
+      <c r="C1" s="48"/>
+      <c r="D1" s="48"/>
+      <c r="E1" s="48"/>
+      <c r="F1" s="48"/>
+      <c r="G1" s="48"/>
+      <c r="H1" s="48"/>
+      <c r="I1" s="48"/>
+      <c r="J1" s="48"/>
+      <c r="K1" s="48"/>
+      <c r="L1" s="48"/>
+      <c r="M1" s="48"/>
+      <c r="N1" s="48"/>
+      <c r="O1" s="48"/>
+      <c r="P1" s="48"/>
+      <c r="Q1" s="48"/>
+      <c r="R1" s="48"/>
+      <c r="S1" s="48"/>
+      <c r="T1" s="48"/>
+      <c r="U1" s="48"/>
+      <c r="V1" s="48"/>
+      <c r="W1" s="48"/>
+    </row>
+    <row r="2" spans="1:26" ht="27.75" x14ac:dyDescent="0.25">
       <c r="A2" s="16" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="B2" s="17" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="17" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="17" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="17" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="17">
         <v>2010</v>
       </c>
       <c r="G2" s="17">
         <v>2011</v>
       </c>
       <c r="H2" s="17">
         <v>2012</v>
       </c>
       <c r="I2" s="17">
         <v>2013</v>
       </c>
@@ -1263,55 +1259,58 @@
       </c>
       <c r="M2" s="17">
         <v>2017</v>
       </c>
       <c r="N2" s="17">
         <v>2018</v>
       </c>
       <c r="O2" s="17">
         <v>2019</v>
       </c>
       <c r="P2" s="17">
         <v>2020</v>
       </c>
       <c r="Q2" s="17">
         <v>2021</v>
       </c>
       <c r="R2" s="17">
         <v>2022</v>
       </c>
       <c r="S2" s="17">
         <v>2023</v>
       </c>
       <c r="T2" s="17">
         <v>2024</v>
       </c>
-      <c r="U2" s="18" t="s">
+      <c r="U2" s="17">
+        <v>2025</v>
+      </c>
+      <c r="V2" s="18" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="3" spans="1:25" ht="78.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:26" ht="78.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="19" t="s">
         <v>6</v>
       </c>
       <c r="B3" s="20" t="s">
         <v>7</v>
       </c>
       <c r="C3" s="21" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="22"/>
       <c r="E3" s="7" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="23">
         <v>19.8</v>
       </c>
       <c r="G3" s="23">
         <v>19.2</v>
       </c>
       <c r="H3" s="23">
         <v>18.5</v>
       </c>
       <c r="I3" s="23">
         <v>18.5</v>
       </c>
@@ -1326,67 +1325,70 @@
       </c>
       <c r="M3" s="23">
         <v>19.399999999999999</v>
       </c>
       <c r="N3" s="23">
         <v>20.2</v>
       </c>
       <c r="O3" s="23">
         <v>20.7</v>
       </c>
       <c r="P3" s="23">
         <v>20.6</v>
       </c>
       <c r="Q3" s="24">
         <v>19.899999999999999</v>
       </c>
       <c r="R3" s="24">
         <v>20.5</v>
       </c>
       <c r="S3" s="24">
         <v>20.7</v>
       </c>
       <c r="T3" s="24">
         <v>20.7</v>
       </c>
-      <c r="U3" s="15" t="s">
+      <c r="U3" s="24">
+        <v>20.8</v>
+      </c>
+      <c r="V3" s="15" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="4" spans="1:25" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...8 lines deleted...]
-      <c r="A5" s="50" t="s">
+    <row r="4" spans="1:26" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="49"/>
+      <c r="B4" s="50"/>
+      <c r="C4" s="50"/>
+      <c r="D4" s="50"/>
+      <c r="E4" s="50"/>
+      <c r="F4" s="50"/>
+    </row>
+    <row r="5" spans="1:26" x14ac:dyDescent="0.25">
+      <c r="A5" s="51" t="s">
         <v>11</v>
       </c>
-      <c r="B5" s="51"/>
+      <c r="B5" s="52"/>
       <c r="C5" s="17" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="17" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="17" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="17">
         <v>2010</v>
       </c>
       <c r="G5" s="17">
         <v>2011</v>
       </c>
       <c r="H5" s="17">
         <v>2012</v>
       </c>
       <c r="I5" s="17">
         <v>2013</v>
       </c>
       <c r="J5" s="17">
         <v>2014</v>
       </c>
       <c r="K5" s="17">
@@ -1397,556 +1399,524 @@
       </c>
       <c r="M5" s="17">
         <v>2017</v>
       </c>
       <c r="N5" s="17">
         <v>2018</v>
       </c>
       <c r="O5" s="17">
         <v>2019</v>
       </c>
       <c r="P5" s="17">
         <v>2020</v>
       </c>
       <c r="Q5" s="25">
         <v>2021</v>
       </c>
       <c r="R5" s="25">
         <v>2022</v>
       </c>
       <c r="S5" s="25">
         <v>2023</v>
       </c>
       <c r="T5" s="25">
         <v>2024</v>
       </c>
-      <c r="U5" s="18" t="s">
+      <c r="U5" s="25">
+        <v>2025</v>
+      </c>
+      <c r="V5" s="18" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="6" spans="1:25" ht="51.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:26" ht="51.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="26"/>
       <c r="C6" s="27" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D6" s="28"/>
       <c r="E6" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="F6" s="40">
+        <v>21100</v>
+      </c>
+      <c r="G6" s="40">
+        <v>19100</v>
+      </c>
+      <c r="H6" s="40">
+        <v>18200</v>
+      </c>
+      <c r="I6" s="40">
+        <v>18600</v>
+      </c>
+      <c r="J6" s="40">
+        <v>19000</v>
+      </c>
+      <c r="K6" s="40">
+        <v>19100</v>
+      </c>
+      <c r="L6" s="40">
+        <v>19100</v>
+      </c>
+      <c r="M6" s="40">
+        <v>19700</v>
+      </c>
+      <c r="N6" s="40">
+        <v>20200</v>
+      </c>
+      <c r="O6" s="40">
+        <v>20800</v>
+      </c>
+      <c r="P6" s="40">
+        <v>18900</v>
+      </c>
+      <c r="Q6" s="38">
+        <v>21200</v>
+      </c>
+      <c r="R6" s="38">
+        <v>24000</v>
+      </c>
+      <c r="S6" s="38" t="s">
         <v>30</v>
       </c>
-      <c r="F6" s="39">
-[...44 lines deleted...]
-      <c r="U6" s="43" t="s">
+      <c r="T6" s="38" t="s">
+        <v>31</v>
+      </c>
+      <c r="U6" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="V6" s="39" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="7" spans="1:25" ht="51.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:26" s="41" customFormat="1" ht="51.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="26"/>
       <c r="C7" s="27" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="D7" s="28"/>
       <c r="E7" s="4" t="s">
-        <v>30</v>
-[...37 lines deleted...]
-      <c r="R7" s="42" t="s">
+        <v>23</v>
+      </c>
+      <c r="F7" s="29">
+        <v>23.4</v>
+      </c>
+      <c r="G7" s="29">
+        <v>26.1</v>
+      </c>
+      <c r="H7" s="29">
+        <v>29.9</v>
+      </c>
+      <c r="I7" s="29">
+        <v>32.700000000000003</v>
+      </c>
+      <c r="J7" s="29">
+        <v>31.3</v>
+      </c>
+      <c r="K7" s="29">
+        <v>30.6</v>
+      </c>
+      <c r="L7" s="29">
+        <v>31.9</v>
+      </c>
+      <c r="M7" s="29">
+        <v>30.3</v>
+      </c>
+      <c r="N7" s="29">
+        <v>29.1</v>
+      </c>
+      <c r="O7" s="29">
         <v>27</v>
       </c>
-      <c r="S7" s="42" t="s">
+      <c r="P7" s="29">
+        <v>27.3</v>
+      </c>
+      <c r="Q7" s="30">
+        <v>26.4</v>
+      </c>
+      <c r="R7" s="30">
+        <v>23.8</v>
+      </c>
+      <c r="S7" s="30">
+        <v>22.5</v>
+      </c>
+      <c r="T7" s="30">
+        <v>23.3</v>
+      </c>
+      <c r="U7" s="30">
+        <v>21.7</v>
+      </c>
+      <c r="V7" s="2" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26" ht="39.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="53" t="s">
+        <v>15</v>
+      </c>
+      <c r="B8" s="54"/>
+      <c r="C8" s="55" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" s="43" t="s">
+        <v>24</v>
+      </c>
+      <c r="E8" s="56" t="s">
+        <v>23</v>
+      </c>
+      <c r="F8" s="31">
+        <v>5.61</v>
+      </c>
+      <c r="G8" s="31">
+        <v>5.96</v>
+      </c>
+      <c r="H8" s="31">
+        <v>6.63</v>
+      </c>
+      <c r="I8" s="31">
+        <v>6.6</v>
+      </c>
+      <c r="J8" s="31">
+        <v>6.46</v>
+      </c>
+      <c r="K8" s="31">
+        <v>6.51</v>
+      </c>
+      <c r="L8" s="31">
+        <v>6.55</v>
+      </c>
+      <c r="M8" s="31">
+        <v>6.11</v>
+      </c>
+      <c r="N8" s="31">
+        <v>5.51</v>
+      </c>
+      <c r="O8" s="31">
+        <v>5.1100000000000003</v>
+      </c>
+      <c r="P8" s="31">
+        <v>5.23</v>
+      </c>
+      <c r="Q8" s="32">
+        <v>5.79</v>
+      </c>
+      <c r="R8" s="32">
+        <v>5.25</v>
+      </c>
+      <c r="S8" s="32">
+        <v>5.28</v>
+      </c>
+      <c r="T8" s="32">
+        <v>5.27</v>
+      </c>
+      <c r="U8" s="32">
+        <v>5.18</v>
+      </c>
+      <c r="V8" s="5" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="53"/>
+      <c r="B9" s="54"/>
+      <c r="C9" s="55"/>
+      <c r="D9" s="33" t="s">
+        <v>25</v>
+      </c>
+      <c r="E9" s="56"/>
+      <c r="F9" s="29">
+        <v>32.9</v>
+      </c>
+      <c r="G9" s="29">
+        <v>33.5</v>
+      </c>
+      <c r="H9" s="29">
+        <v>34.299999999999997</v>
+      </c>
+      <c r="I9" s="29">
+        <v>34.4</v>
+      </c>
+      <c r="J9" s="29">
+        <v>34.5</v>
+      </c>
+      <c r="K9" s="29">
+        <v>34.200000000000003</v>
+      </c>
+      <c r="L9" s="29">
+        <v>34.299999999999997</v>
+      </c>
+      <c r="M9" s="29">
+        <v>33.4</v>
+      </c>
+      <c r="N9" s="29">
+        <v>32.299999999999997</v>
+      </c>
+      <c r="O9" s="29">
+        <v>31</v>
+      </c>
+      <c r="P9" s="29">
+        <v>31.4</v>
+      </c>
+      <c r="Q9" s="30">
+        <v>32.4</v>
+      </c>
+      <c r="R9" s="30">
+        <v>31.4</v>
+      </c>
+      <c r="S9" s="30">
+        <v>31.8</v>
+      </c>
+      <c r="T9" s="30">
+        <v>31.8</v>
+      </c>
+      <c r="U9" s="30">
+        <v>31.6</v>
+      </c>
+      <c r="V9" s="5" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26" ht="66" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B10" s="34"/>
+      <c r="C10" s="44" t="s">
+        <v>33</v>
+      </c>
+      <c r="D10" s="35"/>
+      <c r="E10" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" s="36">
+        <v>19.8</v>
+      </c>
+      <c r="G10" s="36">
+        <v>19.2</v>
+      </c>
+      <c r="H10" s="36">
+        <v>18.5</v>
+      </c>
+      <c r="I10" s="36">
+        <v>18.5</v>
+      </c>
+      <c r="J10" s="36">
+        <v>18.7</v>
+      </c>
+      <c r="K10" s="36">
+        <v>18.7</v>
+      </c>
+      <c r="L10" s="36">
+        <v>18.7</v>
+      </c>
+      <c r="M10" s="36">
+        <v>19.399999999999999</v>
+      </c>
+      <c r="N10" s="36">
+        <v>20.2</v>
+      </c>
+      <c r="O10" s="36">
+        <v>20.7</v>
+      </c>
+      <c r="P10" s="36">
+        <v>20.6</v>
+      </c>
+      <c r="Q10" s="37">
+        <v>19.899999999999999</v>
+      </c>
+      <c r="R10" s="37">
+        <v>20.5</v>
+      </c>
+      <c r="S10" s="37">
+        <v>20.7</v>
+      </c>
+      <c r="T10" s="37">
+        <v>20.7</v>
+      </c>
+      <c r="U10" s="37">
+        <v>20.8</v>
+      </c>
+      <c r="V10" s="8" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26" x14ac:dyDescent="0.25">
+      <c r="A11" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="C11" s="10"/>
+    </row>
+    <row r="12" spans="1:26" x14ac:dyDescent="0.25">
+      <c r="A12" s="46" t="s">
+        <v>19</v>
+      </c>
+      <c r="B12" s="46"/>
+      <c r="C12" s="46"/>
+      <c r="D12" s="46"/>
+    </row>
+    <row r="13" spans="1:26" ht="28.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="12"/>
+      <c r="E13" s="13"/>
+      <c r="F13" s="13"/>
+      <c r="G13" s="13"/>
+      <c r="H13" s="13"/>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
+      <c r="K13" s="13"/>
+      <c r="L13" s="13"/>
+      <c r="M13" s="13"/>
+      <c r="N13" s="13"/>
+      <c r="O13" s="13"/>
+      <c r="P13" s="13"/>
+      <c r="Q13" s="13"/>
+      <c r="R13" s="13"/>
+      <c r="S13" s="13"/>
+      <c r="T13" s="13"/>
+      <c r="U13" s="13"/>
+      <c r="V13" s="13"/>
+    </row>
+    <row r="14" spans="1:26" x14ac:dyDescent="0.25">
+      <c r="A14" s="45" t="s">
         <v>28</v>
       </c>
-      <c r="T7" s="42"/>
-[...282 lines deleted...]
-      <c r="V14" s="13"/>
+      <c r="B14" s="45"/>
+      <c r="C14" s="45"/>
+      <c r="D14" s="45"/>
+      <c r="E14" s="45"/>
+      <c r="F14" s="45"/>
+      <c r="G14" s="45"/>
+      <c r="H14" s="45"/>
+      <c r="I14" s="45"/>
+      <c r="J14" s="45"/>
+      <c r="K14" s="45"/>
+      <c r="L14" s="45"/>
+      <c r="M14" s="45"/>
+      <c r="N14" s="45"/>
+      <c r="O14" s="45"/>
+      <c r="P14" s="45"/>
+      <c r="Q14" s="45"/>
+      <c r="R14" s="45"/>
+      <c r="S14" s="45"/>
+      <c r="T14" s="45"/>
+      <c r="U14" s="45"/>
+      <c r="V14" s="45"/>
       <c r="W14" s="13"/>
       <c r="X14" s="13"/>
       <c r="Y14" s="13"/>
-    </row>
-[...53 lines deleted...]
-      </c>
+      <c r="Z14" s="13"/>
+    </row>
+    <row r="15" spans="1:26" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="B15" s="45"/>
+      <c r="C15" s="45"/>
+      <c r="D15" s="45"/>
+      <c r="E15" s="45"/>
+      <c r="F15" s="45"/>
+      <c r="G15" s="45"/>
+      <c r="H15" s="45"/>
+      <c r="I15" s="45"/>
+      <c r="J15" s="45"/>
+      <c r="K15" s="45"/>
+      <c r="L15" s="45"/>
+      <c r="M15" s="45"/>
+      <c r="N15" s="45"/>
+      <c r="O15" s="45"/>
+      <c r="P15" s="45"/>
+      <c r="Q15" s="45"/>
+      <c r="R15" s="45"/>
+      <c r="S15" s="45"/>
+      <c r="T15" s="45"/>
+      <c r="U15" s="45"/>
+      <c r="V15" s="45"/>
+    </row>
+    <row r="16" spans="1:26" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="B16" s="42">
+        <v>46147</v>
+      </c>
+      <c r="C16" s="12"/>
+    </row>
+    <row r="17" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C17" s="12"/>
     </row>
-    <row r="18" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="18" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C18" s="12"/>
     </row>
-    <row r="19" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="19" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C19" s="12"/>
     </row>
-    <row r="20" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="20" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C20" s="12"/>
     </row>
-    <row r="21" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="21" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C21" s="12"/>
     </row>
-    <row r="22" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="22" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C22" s="12"/>
     </row>
-    <row r="23" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="23" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C23" s="12"/>
     </row>
-    <row r="24" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="24" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C24" s="12"/>
     </row>
-    <row r="25" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="25" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C25" s="12"/>
     </row>
-    <row r="26" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="26" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C26" s="12"/>
     </row>
-    <row r="27" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="27" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C27" s="12"/>
     </row>
-    <row r="28" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="28" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C28" s="12"/>
     </row>
-    <row r="29" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="29" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C29" s="12"/>
     </row>
-    <row r="30" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="30" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C30" s="12"/>
     </row>
-    <row r="31" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="31" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C31" s="12"/>
     </row>
-    <row r="32" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="32" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C32" s="12"/>
     </row>
     <row r="33" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C33" s="12"/>
     </row>
     <row r="34" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C34" s="12"/>
     </row>
     <row r="35" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C35" s="12"/>
     </row>
     <row r="36" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C36" s="12"/>
     </row>
     <row r="37" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C37" s="12"/>
     </row>
     <row r="38" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C38" s="12"/>
     </row>
     <row r="39" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C39" s="12"/>
     </row>
     <row r="40" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C40" s="12"/>
@@ -2241,77 +2211,73 @@
     </row>
     <row r="137" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C137" s="12"/>
     </row>
     <row r="138" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C138" s="12"/>
     </row>
     <row r="139" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C139" s="12"/>
     </row>
     <row r="140" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C140" s="12"/>
     </row>
     <row r="141" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C141" s="12"/>
     </row>
     <row r="142" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C142" s="12"/>
     </row>
     <row r="143" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C143" s="12"/>
     </row>
     <row r="144" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C144" s="12"/>
     </row>
-    <row r="145" spans="3:3" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-    </row>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="A15:U15"/>
-[...2 lines deleted...]
-    <mergeCell ref="A1:V1"/>
+    <mergeCell ref="A14:V14"/>
+    <mergeCell ref="A15:V15"/>
+    <mergeCell ref="A12:D12"/>
+    <mergeCell ref="A1:W1"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A5:B5"/>
-    <mergeCell ref="A9:A10"/>
-[...2 lines deleted...]
-    <mergeCell ref="E9:E10"/>
+    <mergeCell ref="A8:A9"/>
+    <mergeCell ref="B8:B9"/>
+    <mergeCell ref="C8:C9"/>
+    <mergeCell ref="E8:E9"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="U8" r:id="rId1" xr:uid="{FE9F174A-79ED-4959-AD30-2597761C593A}"/>
-[...5 lines deleted...]
-    <hyperlink ref="U6" r:id="rId7" xr:uid="{AB6DD853-FDAD-499D-90BB-AF922C206FFC}"/>
+    <hyperlink ref="V7" r:id="rId1" xr:uid="{FE9F174A-79ED-4959-AD30-2597761C593A}"/>
+    <hyperlink ref="V8" r:id="rId2" xr:uid="{B876FEAF-D62A-4F10-9FA7-8ACFDFA3AE47}"/>
+    <hyperlink ref="V9" r:id="rId3" xr:uid="{D8BD242E-6A26-486B-B5FB-93A6B9A98F85}"/>
+    <hyperlink ref="V3" r:id="rId4" xr:uid="{9D426159-5822-4474-BC2D-11FE65F36F8F}"/>
+    <hyperlink ref="V10" r:id="rId5" xr:uid="{E39B691D-2C9E-4409-9002-256CA11E987C}"/>
+    <hyperlink ref="V6" r:id="rId6" xr:uid="{AB6DD853-FDAD-499D-90BB-AF922C206FFC}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="44" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId8"/>
+  <pageSetup paperSize="9" scale="43" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId7"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Φύλλα εργασίας</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Καθορισμένες περιοχές</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>